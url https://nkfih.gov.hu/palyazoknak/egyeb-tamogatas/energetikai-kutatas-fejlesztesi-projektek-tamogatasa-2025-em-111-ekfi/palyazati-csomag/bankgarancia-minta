--- v0 (2026-08-08)
+++ v1 (2026-10-12)
@@ -1,2860 +1,1552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7818077C" w14:textId="77777777" w:rsidR="00CB6D6A" w:rsidRDefault="00CB6D6A" w:rsidP="00F32C90">
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE428DE" w14:textId="77777777" w:rsidR="0033538B" w:rsidRPr="0021336E" w:rsidRDefault="00B17C27" w:rsidP="00F32C90">
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021336E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">FIZETÉSI </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="0021336E">
+        <w:t>FIZETÉSI BANKGARANCIA NYILATKOZAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Garancia jogosultja:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00173829" w:rsidRPr="0021336E" w14:paraId="52F16D2E" w14:textId="77777777" w:rsidTr="00491720">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5865C2DD" w14:textId="73C3773F" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00372C3D" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="lfej"/>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Energiaügyi</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Minisztérium</w:t>
+              <w:t>Gazdasági és Energetikai Minisztérium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00173829" w:rsidRPr="0021336E" w14:paraId="4CC0C8D8" w14:textId="77777777" w:rsidTr="00491720">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F64FD6" w14:textId="3FA7AA43" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021336E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">székhely: </w:t>
             </w:r>
-            <w:r w:rsidR="00372C3D" w:rsidRPr="0021336E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...43 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>1055 Budapest, Kossuth L. tér 2-4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E617B38" w14:textId="77777777" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021336E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>postai cím: 1440 Budapest Pf. 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00173829" w:rsidRPr="0021336E" w14:paraId="58C1CC5A" w14:textId="77777777" w:rsidTr="00491720">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE5D479" w14:textId="1E3BAD73" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>törzskönyvi azonosító szám (PIR)</w:t>
-[...5 lines deleted...]
-              <w:t>: 764410</w:t>
+              <w:t>adószám: 15764412-2-41</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0167A32E" w14:textId="141D5A31" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021336E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>törzskönyvi azonosító szám (PIR): 764410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">bankszámlaszám: </w:t>
             </w:r>
-            <w:r w:rsidR="008F6467" w:rsidRPr="008F6467">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>10032000-00290737-50000108</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEBD52D" w14:textId="12787DF6" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021336E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">ÁHT azonosító: </w:t>
             </w:r>
-            <w:r w:rsidR="00F30D09" w:rsidRPr="00F30D09">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>407017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155E2BC4" w14:textId="77777777" w:rsidR="00173829" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00491720">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021336E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">számlavezető: Magyar Államkincstár </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DC983D8" w14:textId="77777777" w:rsidR="007C22D1" w:rsidRPr="0021336E" w:rsidRDefault="00173829" w:rsidP="00F32C90">
-[...114 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a továbbiakban: Kedvezményezett)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0033538B" w:rsidRPr="0021336E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7E74EB4D" w14:textId="77777777" w:rsidR="005A703D" w:rsidRPr="0021336E" w:rsidRDefault="005A703D" w:rsidP="00E55148">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garancia nyilvántartási száma: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Támogatói Okirat iktatószáma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kötelezettségvállalás azonosítója:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1210"/>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="9274"/>
+          <w:tab w:pos="1210" w:val="left"/>
+          <w:tab w:pos="2362" w:val="left"/>
+          <w:tab w:pos="3514" w:val="left"/>
+          <w:tab w:pos="4666" w:val="left"/>
+          <w:tab w:pos="5818" w:val="left"/>
+          <w:tab w:pos="6970" w:val="left"/>
+          <w:tab w:pos="8122" w:val="left"/>
+          <w:tab w:pos="9274" w:val="left"/>
         </w:tabs>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6673E2E1" w14:textId="270E88FB" w:rsidR="007C22D1" w:rsidRPr="0021336E" w:rsidRDefault="00FB311F" w:rsidP="00DE52E8">
-[...20 lines deleted...]
-      <w:r w:rsidR="00D46BCB" w:rsidRPr="0021336E">
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&lt;Bank&gt;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00177F34" w:rsidRPr="0021336E">
+        <w:t xml:space="preserve">&lt;Bank&gt;. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(székhely: &lt;cím&gt;., cégjegyzékszáma: Cg. &lt;szám&gt;, a továbbiakban: Hitelintézet) előtt ismert, hogy a(z) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>&lt;Kedvezményezett neve&gt;.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (székhely: &lt;cím&gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cim"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C22D1" w:rsidRPr="0021336E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cégjegyzékszáma: Cg. &lt;szám&gt;, adószáma: &lt;szám&gt;, bankszámlaszáma: …… a továbbiakban: Megbízó) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="GuarObj"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...102 lines deleted...]
-      <w:r w:rsidR="00D46BCB" w:rsidRPr="0021336E">
+        <w:t>Energetikai kutatás-fejlesztési projektek támogatása</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” című pályázati felhívásra benyújtott </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&lt;Kedvezményezett neve&gt;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE52E8" w:rsidRPr="0021336E">
+        <w:t xml:space="preserve">&lt;projekt azonosító&gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>azonosítószámmal nyilvántartott támogatási kérelme a Kedvezményezett &lt;döntés napja&gt;-án</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B16200" w:rsidRPr="0021336E">
-[...112 lines deleted...]
-      <w:r w:rsidR="00C62940" w:rsidRPr="00C62940">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hozott döntése értelmében</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Energetikai kutatás-fejlesztési projektek támogatása</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidR="00E7552A" w:rsidRPr="0021336E">
+        <w:t xml:space="preserve"> &lt;támogatás összege&gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> összegű vissza nem térítendő támogatást nyert el, amelyre tekintettel a Hitelintézet által fizetési bankgarancia biztosítására kerül sor a Kedvezményezett javára, az államháztartásról szóló 2011. évi CXCV. törvény 50/A §-a alapján, a költségvetési támogatás visszafizetésének biztosítására, az államháztartásról szóló törvény végrehajtásáról szóló 368/2011. (XII. 31.) Korm. rendelet 84. § (2) b) pontjára tekintettel.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A garancia kibocsátásának feltételeként előírt, a Megbízó és a Kedvezményezett között a támogatott beruházás megvalósítása érdekében kibocsátott Támogatói Okiratot a Megbízó a Hitelintézetnek bemutatta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Hitelintézet kijelenti, hogy amennyiben a Megbízó a Kedvezményezettel az …. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&lt;támogatás összege&gt;</w:t>
-[...302 lines deleted...]
-    <w:p w14:paraId="0490C2E6" w14:textId="3E071233" w:rsidR="0033538B" w:rsidRPr="0021336E" w:rsidRDefault="00E7552A" w:rsidP="00F32C90">
+        <w:t xml:space="preserve">azonosítószám </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Támogatói Okiratban foglaltak nem teljesítése következtében kötelessé válik az igénybevett támogatás részben vagy egészében történő visszafizetésére, és ezen fizetési kötelezettségét nem teljesíti, a Kedvezményezett első írásbeli felszólítására, 3 (három) banki munkanapon belül, a Megbízó által az igénybe vett vissza nem térítendő támogatás, de legfeljebb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...31 lines deleted...]
-      <w:r w:rsidR="00145D7C" w:rsidRPr="0021336E">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-    <w:p w14:paraId="40919393" w14:textId="10C49CB5" w:rsidR="0033538B" w:rsidRPr="00825B1C" w:rsidRDefault="0033538B" w:rsidP="00F32C90">
+        </w:rPr>
+        <w:t>garancia összege számmal Ft</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021336E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00386D99" w:rsidRPr="0021336E">
+        </w:rPr>
+        <w:t>(azaz &lt;betűvel&gt; forint)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E7552A" w:rsidRPr="0021336E">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00930CB1" w:rsidRPr="0021336E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDE w:val="false"/>
+        <w:autoSpaceDN w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jelen bankgarancia összege a kibocsátástól ………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-ig ........... Ft  azaz ..................... forint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amely összeg ……………..  -én </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>automatikusan …………………….. Ft-ra azaz………………………. forintra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> csökken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0021336E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>erejéig feltétel nélkül és visszavonhatatlanul – az alapjogviszony vizsgálata nélkül és lemondva minden ebből fakadó kifogásolási jogunkról – fizetést teljesítünk a Kedvezményezett javára, az igénybejelentésben megjelölt, a Magyar Államkincstárnál vezetett 10032000-00290737-50000108 számú számlájára.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A jelen Bankgaranciában megjelölt összeg a Hitelintézet által a jelen Bankgarancia alapján teljesített kifizetések összegével automatikusan csökken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="1210" w:val="left"/>
+          <w:tab w:pos="2362" w:val="left"/>
+          <w:tab w:pos="3514" w:val="left"/>
+          <w:tab w:pos="4666" w:val="left"/>
+          <w:tab w:pos="5818" w:val="left"/>
+          <w:tab w:pos="6970" w:val="left"/>
+          <w:tab w:pos="8122" w:val="left"/>
+          <w:tab w:pos="9274" w:val="left"/>
+        </w:tabs>
+        <w:ind w:right="58"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A jelen Bankgarancia a Támogatói Okiratban szereplő, a vállat kötelezettségek teljesítését igazoló záró fenntartási jelentés Kedvezményezett által történő elfogadásának napjáig, de legkésőbb </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00825B1C">
+        </w:rPr>
+        <w:t>202X. hónap 00.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> napjáig hatályos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Ezen időpontot követően a Hitelintézetnek a garanciavállalásból fakadó kötelezettsége megszűnik, és a jelen Garancia alapján semmilyen jogcímen fizetést nem teljesít, függetlenül attól, hogy a jelen Garancia eredeti példánya a Kedvezményezett birtokában marad.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kelt: &lt;város&gt;, dátum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hitelesítők aláírása</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Útmutató</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A bankgarancia összege a projekt megvalósítási időszakában attól függ, melyik opcióval kíván élni a Támogatást igénylő.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A bankgarancia összegének fedeznie kell a kifizetett támogatás (előleg) összegét, továbbá az igényelt előleg összegét. Ez alapján az első előleg igénylésekor az igényelt előleg összegét kell a bankgaranciának fedeznie. (A további előlegigénylésekkor a bankgarancia összegét emelni szükséges az igényelt előlegösszegekkel.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lehetőség van arra is, hogy a kedvezményezett a teljes, általa igényelhető előlegösszegre nyújtson be bankgaranciát, amely a támogatási összeg legfeljebb 90%-a lehet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A fenntartási időszakban akkor kell biztosítékot nyújtani, amennyiben a kedvezményezett részére a támogatott tevékenységre kifizetett támogatás meghaladja az 50 millió Ft-ot. Ebben az esetben a fenntartási időszakban a bankgarancia összege a kifizetett támogatás 50%-a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>A támogatói okiratban rögzített határidők figyelembevételével e határidő a projekt fizikai befejezését követő 145. nap vége. (Záró beszámoló benyújtása: fizikai befejezés + 60 nap; Ellenőrzése: 60 nap; Esetleges hiánypótlás: 20 nap; Értesítés: 5 nap.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ha a támogatott egy összegben adja a garanciát, akkor az a támogatás 90%-a (amennyi előleget igényelhet – a fennmaradó 10% az ellenőrzés után kerül kifizetésre, tehát azt ebben a körben nem kell biztosítani).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kizárólag a 2. számú megjegyzésben rögzített 2. opció esetében alkalmazandó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>A projekt fizikai befejezését követő nap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fenntartási időszakban akkor kell biztosítékot nyújtani, amennyiben a kedvezményezett részére a támogatott tevékenységre kifizetett támogatás meghaladja az 50 millió Ft-ot. Ebben az esetben a fenntartási időszakban a bankgarancia összege a kifizetett támogatás 50%-a.. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ha előre adják a garanciát, akkor ennek pontos összegét nem tudjuk. Ezért ebben az esetben a megítélt támogatás 50%-áig kérjünk garanciát a fenntartási időszakra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...161 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bankgarancia lejáratának a napja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Az államháztartásról szóló törvény végrehajtásáról szóló 368/2011. (XII. 31.) Korm. rendelet 85. § (3) bekezdése szerint „a biztosítéknak a támogatási jogviszony alapján fennálló kötelezettségek megszűnéséig rendelkezésre kell állnia”. A gyakorlatban ez azt jelenti, hogy - amennyiben a kedvezményezett részére megítélt támogatás összege meghaladja az 50 millió Ft-ot, vagyis a kedvezményezettnek a fenntartási időszakra is bankgaranciát kell nyújtania -, a bankgaranciának a projektzáró levél kibocsátásáig rendelkezésre kell állnia. A támogatói okiratban rögzített határidők figyelembevételével e határidő a fenntartási időszak lejártát követő 145. nap vége. (Záró fenntartási jelentés benyújtása: fenntartási időszak vége + 60 nap; Ellenőrzése: 60 nap; Esetleges hiánypótlás: 20 nap; Értesítés: 5 nap.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...686 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bankgarancia kibocsátás napja:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Az első támogatási előlegrész igénylését megelőző dátum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...93 lines deleted...]
-          <w:bCs/>
+        <w:t>Bankgarancia hatálybalépésének napja:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6671F552" w14:textId="77777777" w:rsidR="00825B1C" w:rsidRDefault="00825B1C" w:rsidP="00825B1C">
-[...194 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A támogatói okirat hatályba lépésének napja, amely a támogatói okirat közlésének napja.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00825B1C" w:rsidRPr="0021336E" w:rsidSect="00EF4F25">
+    <w:sectPr>
+      <w:headerReference w:type="first" r:id="gemHfRid4"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:type="default" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-      </w:pPr>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:lvl>
-[...216 lines deleted...]
-</w:numbering>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="1" w:name="Hivatkozasiszam"/>
+    <w:bookmarkEnd w:id="1"/>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
+  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:proofState xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:hdrShapeDefaults xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+    <o:shapedefaults xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:rsids xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
     <w:rsidRoot w:val="00F32C90"/>
     <w:rsid w:val="00004C67"/>
+    <w:rsid w:val="00011E9A"/>
     <w:rsid w:val="00020059"/>
     <w:rsid w:val="00042BE4"/>
     <w:rsid w:val="00044B4C"/>
     <w:rsid w:val="000565EC"/>
     <w:rsid w:val="00060272"/>
     <w:rsid w:val="00060498"/>
     <w:rsid w:val="0006654F"/>
     <w:rsid w:val="000728C0"/>
     <w:rsid w:val="0009706C"/>
     <w:rsid w:val="000A6951"/>
     <w:rsid w:val="000F5D33"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00116590"/>
     <w:rsid w:val="00134454"/>
     <w:rsid w:val="00145221"/>
     <w:rsid w:val="00145D7C"/>
     <w:rsid w:val="00165EB2"/>
     <w:rsid w:val="001720B6"/>
     <w:rsid w:val="00173829"/>
     <w:rsid w:val="00175ED9"/>
     <w:rsid w:val="00177F34"/>
     <w:rsid w:val="00182AD4"/>
     <w:rsid w:val="00184042"/>
     <w:rsid w:val="001867F2"/>
     <w:rsid w:val="0019232E"/>
@@ -2880,51 +1572,54 @@
     <w:rsid w:val="002836DD"/>
     <w:rsid w:val="002A07BB"/>
     <w:rsid w:val="002A3001"/>
     <w:rsid w:val="002B2424"/>
     <w:rsid w:val="002B7307"/>
     <w:rsid w:val="00316F6C"/>
     <w:rsid w:val="00325B52"/>
     <w:rsid w:val="0033538B"/>
     <w:rsid w:val="0033580E"/>
     <w:rsid w:val="00372C3D"/>
     <w:rsid w:val="00386D99"/>
     <w:rsid w:val="0039115D"/>
     <w:rsid w:val="003A177C"/>
     <w:rsid w:val="003A6CC6"/>
     <w:rsid w:val="003D2AE7"/>
     <w:rsid w:val="003D73A8"/>
     <w:rsid w:val="003F19D1"/>
     <w:rsid w:val="003F1CFD"/>
     <w:rsid w:val="00407827"/>
     <w:rsid w:val="00411C35"/>
     <w:rsid w:val="00411DD9"/>
     <w:rsid w:val="0041250C"/>
     <w:rsid w:val="00413562"/>
     <w:rsid w:val="00433F3F"/>
     <w:rsid w:val="00441573"/>
+    <w:rsid w:val="00450625"/>
     <w:rsid w:val="00451800"/>
+    <w:rsid w:val="004545A2"/>
+    <w:rsid w:val="00455F55"/>
     <w:rsid w:val="00477841"/>
     <w:rsid w:val="00491720"/>
     <w:rsid w:val="004A0E79"/>
     <w:rsid w:val="004A79CC"/>
     <w:rsid w:val="004B1E38"/>
     <w:rsid w:val="004C433C"/>
     <w:rsid w:val="004C61E5"/>
     <w:rsid w:val="00502B89"/>
     <w:rsid w:val="00552308"/>
     <w:rsid w:val="00562333"/>
     <w:rsid w:val="00562543"/>
     <w:rsid w:val="00576E5C"/>
     <w:rsid w:val="005A6702"/>
     <w:rsid w:val="005A703D"/>
     <w:rsid w:val="005B7759"/>
     <w:rsid w:val="005C675B"/>
     <w:rsid w:val="00600A12"/>
     <w:rsid w:val="006019D4"/>
     <w:rsid w:val="00613CDD"/>
     <w:rsid w:val="0062360E"/>
     <w:rsid w:val="00636E6A"/>
     <w:rsid w:val="00637D2B"/>
     <w:rsid w:val="00643717"/>
     <w:rsid w:val="006760C4"/>
     <w:rsid w:val="00686EC8"/>
@@ -2999,117 +1694,119 @@
     <w:rsid w:val="00C76CA9"/>
     <w:rsid w:val="00C82BDD"/>
     <w:rsid w:val="00C941C3"/>
     <w:rsid w:val="00CA136B"/>
     <w:rsid w:val="00CB29F8"/>
     <w:rsid w:val="00CB3C2A"/>
     <w:rsid w:val="00CB6D6A"/>
     <w:rsid w:val="00CB77F6"/>
     <w:rsid w:val="00CC7055"/>
     <w:rsid w:val="00CD066C"/>
     <w:rsid w:val="00CE29B5"/>
     <w:rsid w:val="00CE44CF"/>
     <w:rsid w:val="00D02E4E"/>
     <w:rsid w:val="00D263D4"/>
     <w:rsid w:val="00D44867"/>
     <w:rsid w:val="00D46BCB"/>
     <w:rsid w:val="00D479CB"/>
     <w:rsid w:val="00D64DC3"/>
     <w:rsid w:val="00D76084"/>
     <w:rsid w:val="00D83E2F"/>
     <w:rsid w:val="00DC2434"/>
     <w:rsid w:val="00DD5785"/>
     <w:rsid w:val="00DE52E8"/>
     <w:rsid w:val="00DF095B"/>
     <w:rsid w:val="00E022C2"/>
+    <w:rsid w:val="00E36A39"/>
     <w:rsid w:val="00E45595"/>
     <w:rsid w:val="00E47E93"/>
     <w:rsid w:val="00E55148"/>
     <w:rsid w:val="00E62169"/>
     <w:rsid w:val="00E7552A"/>
     <w:rsid w:val="00E96ABF"/>
     <w:rsid w:val="00EC7F52"/>
     <w:rsid w:val="00EF1BE0"/>
     <w:rsid w:val="00EF400E"/>
     <w:rsid w:val="00EF4F25"/>
     <w:rsid w:val="00F11C09"/>
     <w:rsid w:val="00F271D7"/>
     <w:rsid w:val="00F30D09"/>
     <w:rsid w:val="00F32C90"/>
     <w:rsid w:val="00F51F22"/>
     <w:rsid w:val="00F75ECE"/>
     <w:rsid w:val="00F7683E"/>
     <w:rsid w:val="00F82C42"/>
     <w:rsid w:val="00FB311F"/>
     <w:rsid w:val="00FC4D1E"/>
     <w:rsid w:val="00FC7908"/>
     <w:rsid w:val="00FD3514"/>
     <w:rsid w:val="00FF7F9A"/>
   </w:rsids>
-  <m:mathPr>
+  <m:mathPr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="hu-HU"/>
-[...5 lines deleted...]
-    <o:shapelayout v:ext="edit">
+  <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+  <w:doNotAutoCompressPictures xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+  <w:shapeDefaults xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+    <o:shapedefaults xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit" spidmax="2050"/>
+    <o:shapelayout xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...3 lines deleted...]
-  <w15:docId w15:val="{9CE76CAA-9002-4618-BA48-3F1E18DDCC21}"/>
+  <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=","/>
+  <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
+  <w14:docId xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:val="1872656C"/>
+  <w15:chartTrackingRefBased xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+  <w15:docId xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" w15:val="{9CE76CAA-9002-4618-BA48-3F1E18DDCC21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
+        <w:lang w:val="hu-HU" w:bidi="ar-SA" w:eastAsia="hu-HU"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -3443,262 +2140,273 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
+  <w:style w:type="paragraph" w:styleId="Norml" w:default="true">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F32C90"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="false"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
+  <w:style w:type="character" w:styleId="Bekezdsalapbettpusa" w:default="true">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
+  <w:style w:type="table" w:styleId="Normltblzat" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr/>
+    <w:rPr/>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
+  <w:style w:type="numbering" w:styleId="Nemlista" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Jegyzethivatkozs">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A5560E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="JegyzetszvegChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A5560E"/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+  <w:style w:type="character" w:styleId="JegyzetszvegChar">
     <w:name w:val="Jegyzetszöveg Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="Jegyzetszveg"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A5560E"/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Jegyzetszveg"/>
     <w:next w:val="Jegyzetszveg"/>
     <w:link w:val="MegjegyzstrgyaChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A5560E"/>
+    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+  <w:style w:type="character" w:styleId="MegjegyzstrgyaChar">
     <w:name w:val="Megjegyzés tárgya Char"/>
     <w:link w:val="Megjegyzstrgya"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A5560E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Buborkszveg">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="BuborkszvegChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A5560E"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BuborkszvegChar">
+  <w:style w:type="character" w:styleId="BuborkszvegChar">
     <w:name w:val="Buborékszöveg Char"/>
     <w:link w:val="Buborkszveg"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A5560E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="lfej">
     <w:name w:val="header"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="lfejChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B7759"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4703"/>
-        <w:tab w:val="right" w:pos="9406"/>
+        <w:tab w:pos="4703" w:val="center"/>
+        <w:tab w:pos="9406" w:val="right"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
+  <w:style w:type="character" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:link w:val="lfej"/>
-    <w:rsid w:val="005B7759"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="llb">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B7759"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4703"/>
-        <w:tab w:val="right" w:pos="9406"/>
+        <w:tab w:pos="4703" w:val="center"/>
+        <w:tab w:pos="9406" w:val="right"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
+  <w:style w:type="character" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B7759"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cim">
+  <w:style w:type="character" w:styleId="cim">
     <w:name w:val="cim"/>
-    <w:rsid w:val="00562333"/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vltozat">
     <w:name w:val="Revision"/>
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD066C"/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lbjegyzetszveg">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="LbjegyzetszvegChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00825B1C"/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LbjegyzetszvegChar">
+  <w:style w:type="character" w:styleId="LbjegyzetszvegChar">
     <w:name w:val="Lábjegyzetszöveg Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="Lbjegyzetszveg"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00825B1C"/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Lbjegyzet-hivatkozs">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00825B1C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="391318208">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="502934625">
       <w:bodyDiv w:val="1"/>
@@ -3774,52 +2482,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2019893095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="customXmlRid1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" /><Relationship Id="customXmlRid2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" /><Relationship Id="customXmlRid3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" /><Relationship Id="customXmlRid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item4.xml" /><Relationship Id="gemHfRid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4039,231 +2746,228 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a63ae98c9331042c85a0ce3caf3b722">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="643ad641ad674e858ec36190b61f65cd">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D9302EB-6E9D-460E-AB48-EADC607A7627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCA80D20-DA72-4099-814B-86E5DC3589D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D9302EB-6E9D-460E-AB48-EADC607A7627}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A95DBC96-3D9A-458E-9E9E-73684E300026}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD4FCE5-94C9-415D-8046-8369624ECD6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Application>Microsoft Office Word</Application>
+  <Company>Magyar Vállakozásfejlesztési Kht.</Company>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>763</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>795</Words>
+  <Characters>5490</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>A Hitelintézet hivatalos papírján</vt:lpstr>
       <vt:lpstr>A Hitelintézet hivatalos papírján</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Magyar Vállakozásfejlesztési Kht.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A Hitelintézet hivatalos papírján</dc:title>
-  <dc:subject/>
   <dc:creator>nagyju</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_SetDate">
     <vt:lpwstr>2020-11-20T18:52:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_Name">
     <vt:lpwstr>UniCredit - Internal Use Only - no visual markings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_SiteId">
     <vt:lpwstr>2cc49ce9-66a1-41ac-a96b-bdc54247696a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_ActionId">
     <vt:lpwstr>c1d2d280-dccc-43f7-9893-00008ff27393</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_29db9e61-aac5-4f6e-805d-ceb8cb9983a1_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DMS_Doc_ID">
+    <vt:lpwstr>2147698060</vt:lpwstr>
+  </property>
 </Properties>
 </file>