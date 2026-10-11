--- v0 (2026-08-08)
+++ v1 (2026-10-11)
@@ -1,1400 +1,1338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2474825D" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="001300DE" w:rsidP="0006197D">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>FELHATALMAZÓ LEVÉL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474825E" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
-[...9 lines deleted...]
-    <w:p w14:paraId="2474825F" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Tisztelt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748260" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748261" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748262" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>(számlavezető neve és címe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748263" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7935"/>
+          <w:tab w:pos="7935" w:val="left"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748264" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Megbízom/megbízzuk Önöket az alább megjelölt fizetési számlánk terhére az alább megnevezett Kedvezményezett által benyújtandó beszedési megbízás(ok) teljesítésére a következőkben foglalt feltételekkel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748265" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9632" w:type="dxa"/>
         <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+          <w:top w:val="single" w:sz="6" w:color="00000A"/>
+          <w:left w:val="single" w:sz="6" w:color="00000A"/>
+          <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+          <w:right w:val="single" w:sz="6" w:color="00000A"/>
+          <w:insideH w:val="single" w:sz="6" w:color="00000A"/>
+          <w:insideV w:val="single" w:sz="6" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="5102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006197D" w14:paraId="24748268" w14:textId="77777777" w:rsidTr="005757F2">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24748266" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="56" w:right="56"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizető fél számlatulajdonos megnevezése: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24748267" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006197D" w14:paraId="2474826B" w14:textId="77777777" w:rsidTr="005757F2">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24748269" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="56" w:right="56"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Felhatalmazással érintett fizetési számlájának pénzforgalmi jelzőszáma: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2474826A" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006197D" w14:paraId="2474826F" w14:textId="77777777" w:rsidTr="005757F2">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:cnfStyle w:val="000000000000"/>
+          <w:trHeight w:hRule="atLeast" w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2474826C" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="56" w:right="56"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Kedvezményezett neve: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="277FEDAA" w14:textId="6FC9DFE4" w:rsidR="00363C2D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Minisztérium</w:t>
+              <w:t xml:space="preserve"> Gazdasági és Energetikai Minisztérium</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2474826E" w14:textId="1F461BC7" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F90B20" w:rsidRPr="00F02B46">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1117 Budapest</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Október huszonharmadika utca 18.</w:t>
+              <w:t>1055 Budapest, Kossuth Lajos tér 2-4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006197D" w14:paraId="24748274" w14:textId="77777777" w:rsidTr="005757F2">
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:val="000000000000"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24748270" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="56" w:right="56"/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Kedvezményezett fizetési számlájának pénzforgalmi jelzőszáma: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000"/>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="6" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:color="00000A"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24748271" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t> Magyar Államkincstár</w:t>
+              <w:t xml:space="preserve"> Magyar Államkincstár</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24748272" w14:textId="75685E87" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="00B14B34">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>10032000-00290737-50000108</w:t>
+              <w:t xml:space="preserve"> 10032000-00290737-50000108</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24748273" w14:textId="1E667737" w:rsidR="001300DE" w:rsidRDefault="007D6C1C" w:rsidP="00664E5C">
+          <w:p>
             <w:pPr>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ÁHT: </w:t>
             </w:r>
-            <w:r w:rsidR="001B298A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>407017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24748275" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24748276" w14:textId="2EB550E8" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>A felhatalmazás időtartama:</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00363C2D">
+        <w:t xml:space="preserve">A felhatalmazás időtartama:  …………... naptól </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>visszavonásig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748277" w14:textId="77777777" w:rsidR="007D6C1C" w:rsidRDefault="007D6C1C" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24748278" w14:textId="77777777" w:rsidR="0006197D" w:rsidRPr="00095EBA" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00095EBA">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00095EBA">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>a beszedési megbízáshoz okiratot nem kell csatolni</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748279" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>a beszedési megbízáshoz a következő okirato(ka)t kell csatolni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474827A" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="204" w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>az okirat(ok) megnevezése ...........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474827B" w14:textId="77777777" w:rsidR="007D6C1C" w:rsidRDefault="007D6C1C" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2474827C" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">További feltételek*: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>nem kerülnek meghatározásra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474827D" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>beszedési megbízásonkénti felső értékhatár a teljesítés pénznemétől függően:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474827E" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>............ Ft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474827F" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>............devizanem ISO kódja*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748280" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>benyújtási gyakoriság: ............... (pl. napi, havi, évi)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748281" w14:textId="77777777" w:rsidR="0006197D" w:rsidRPr="00363C2D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>fedezethiány esetén a sorba állítás időtartama: 35 nap</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748282" w14:textId="77777777" w:rsidR="0006197D" w:rsidRPr="00363C2D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">e) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:iCs/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>fedezethiány esetén a Bank részteljesítést végez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748283" w14:textId="77777777" w:rsidR="0006197D" w:rsidRPr="00363C2D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00363C2D">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> felhatalmazás csak a Kedvezményezett írásbeli hozzájárulásával vonható vissza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748284" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5A21BA" w14:textId="77777777" w:rsidR="00B01182" w:rsidRDefault="00B01182" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24748285" w14:textId="4728904D" w:rsidR="0006197D" w:rsidRDefault="00B231DB" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Budapest,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748287" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1549"/>
+          <w:tab w:pos="1549" w:val="left"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="204"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748288" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t>Fizető fél számlatulajdonos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24748289" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
-[...7 lines deleted...]
-    <w:p w14:paraId="2474828A" w14:textId="77777777" w:rsidR="0006197D" w:rsidRDefault="0006197D" w:rsidP="0006197D">
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736CF6BE" w14:textId="77777777" w:rsidR="00B231DB" w:rsidRDefault="00B231DB" w:rsidP="00B231DB">
+    <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A felhatalmazás nyilvántartási száma: ...........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3642DD12" w14:textId="77777777" w:rsidR="00B231DB" w:rsidRDefault="00B231DB" w:rsidP="00B231DB">
-[...10 lines deleted...]
-    <w:p w14:paraId="3E27D3BB" w14:textId="7A34C1E5" w:rsidR="00B231DB" w:rsidRDefault="00B231DB" w:rsidP="00B231DB">
+    <w:p>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Keltezés: ………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1193D1" w14:textId="77777777" w:rsidR="00B231DB" w:rsidRDefault="00B231DB" w:rsidP="00B231DB">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="4820"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474828B" w14:textId="7CEFBEE5" w:rsidR="00BC1730" w:rsidRPr="00B231DB" w:rsidRDefault="00B231DB" w:rsidP="00B231DB">
+    <w:p>
       <w:pPr>
         <w:ind w:left="4820"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pénzintézet aláírása</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BC1730" w:rsidRPr="00B231DB" w:rsidSect="00B231DB">
-      <w:headerReference w:type="first" r:id="rId6"/>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1247" w:bottom="1134" w:left="1247" w:header="709" w:footer="82" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:type="default" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
+  <w:proofState xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:spelling="clean" w:grammar="clean"/>
+  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:hdrShapeDefaults xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+    <o:shapedefaults xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:rsids xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
     <w:rsidRoot w:val="0006197D"/>
     <w:rsid w:val="000032D1"/>
     <w:rsid w:val="000521C2"/>
     <w:rsid w:val="0006197D"/>
     <w:rsid w:val="00095EBA"/>
     <w:rsid w:val="000B404B"/>
     <w:rsid w:val="001029A5"/>
     <w:rsid w:val="00117DA3"/>
     <w:rsid w:val="001300DE"/>
     <w:rsid w:val="001575D4"/>
     <w:rsid w:val="001B298A"/>
     <w:rsid w:val="001F0A33"/>
     <w:rsid w:val="00343F32"/>
     <w:rsid w:val="00363C2D"/>
     <w:rsid w:val="00375C22"/>
     <w:rsid w:val="003C4DCE"/>
     <w:rsid w:val="004214A3"/>
+    <w:rsid w:val="00425346"/>
     <w:rsid w:val="0044588D"/>
     <w:rsid w:val="0044591D"/>
     <w:rsid w:val="00494B1B"/>
     <w:rsid w:val="005757F2"/>
     <w:rsid w:val="005B0145"/>
     <w:rsid w:val="005F4635"/>
     <w:rsid w:val="00664E5C"/>
     <w:rsid w:val="00712204"/>
     <w:rsid w:val="00737E66"/>
     <w:rsid w:val="007D6C1C"/>
     <w:rsid w:val="007F1162"/>
     <w:rsid w:val="00833973"/>
+    <w:rsid w:val="00890CA0"/>
+    <w:rsid w:val="00A85279"/>
     <w:rsid w:val="00AD13D5"/>
+    <w:rsid w:val="00AD63B7"/>
     <w:rsid w:val="00B01182"/>
     <w:rsid w:val="00B231DB"/>
     <w:rsid w:val="00BC1730"/>
     <w:rsid w:val="00C01B93"/>
     <w:rsid w:val="00CA162E"/>
     <w:rsid w:val="00CA17FC"/>
     <w:rsid w:val="00D010F5"/>
     <w:rsid w:val="00D44867"/>
     <w:rsid w:val="00D6620C"/>
+    <w:rsid w:val="00E5254B"/>
     <w:rsid w:val="00E60242"/>
     <w:rsid w:val="00E62169"/>
     <w:rsid w:val="00ED57CE"/>
     <w:rsid w:val="00F04B51"/>
     <w:rsid w:val="00F07594"/>
     <w:rsid w:val="00F109DE"/>
     <w:rsid w:val="00F2692E"/>
     <w:rsid w:val="00F90B20"/>
   </w:rsids>
-  <m:mathPr>
+  <m:mathPr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="hu-HU" w:bidi="yi-Hebr"/>
-[...3 lines deleted...]
-    <o:shapelayout v:ext="edit">
+  <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+    <o:shapedefaults xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit" spidmax="2050"/>
+    <o:shapelayout xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{341E108D-2F7F-4160-839B-8377056C1F2E}"/>
+  <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=","/>
+  <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
+  <w14:docId xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:val="2474825C"/>
+  <w15:docId xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" w15:val="{341E108D-2F7F-4160-839B-8377056C1F2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="hu-HU" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:lineRule="auto" w:line="276"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1728,249 +1666,269 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
+  <w:style w:type="paragraph" w:styleId="Norml" w:default="true">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0006197D"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:autoSpaceDN w:val="false"/>
+      <w:spacing w:after="0" w:lineRule="auto" w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
+  <w:style w:type="character" w:styleId="Bekezdsalapbettpusa" w:default="true">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
+  <w:style w:type="table" w:styleId="Normltblzat" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr/>
+    <w:rPr/>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
+  <w:style w:type="numbering" w:styleId="Nemlista" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="lfej">
     <w:name w:val="header"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="lfejChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006197D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:pos="4536" w:val="center"/>
+        <w:tab w:pos="9072" w:val="right"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
+  <w:style w:type="character" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="lfej"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006197D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="llb">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006197D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:pos="4536" w:val="center"/>
+        <w:tab w:pos="9072" w:val="right"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
+  <w:style w:type="character" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006197D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Jegyzethivatkozs">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00494B1B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="JegyzetszvegChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00494B1B"/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+  <w:style w:type="character" w:styleId="JegyzetszvegChar">
     <w:name w:val="Jegyzetszöveg Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="Jegyzetszveg"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00494B1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Jegyzetszveg"/>
     <w:next w:val="Jegyzetszveg"/>
     <w:link w:val="MegjegyzstrgyaChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00494B1B"/>
+    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+  <w:style w:type="character" w:styleId="MegjegyzstrgyaChar">
     <w:name w:val="Megjegyzés tárgya Char"/>
     <w:basedOn w:val="JegyzetszvegChar"/>
     <w:link w:val="Megjegyzstrgya"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00494B1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288780042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2216,69 +2174,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Application>Microsoft Office Word</Application>
+  <Company>Egységes InfraStruktúra</Company>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>221</Words>
-  <Characters>1527</Characters>
-  <Application>Microsoft Office Word</Application>
+  <Characters>1530</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Egységes InfraStruktúra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1745</CharactersWithSpaces>
+  <CharactersWithSpaces>1748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Falusi Rita dr.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DMS_Doc_ID">
+    <vt:lpwstr>2147698057</vt:lpwstr>
+  </property>
+</Properties>
+</file>